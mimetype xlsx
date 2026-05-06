--- v0 (2025-10-11)
+++ v1 (2026-05-06)
@@ -1,131 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="27945" windowHeight="13515"/>
+    <workbookView windowWidth="27945" windowHeight="12375"/>
   </bookViews>
   <sheets>
     <sheet name="sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
-    <t>联东船代2025年五一节值班表</t>
+    <t>联东船代2026年五一节值班表</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>部门</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>值班地</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>址</t>
     </r>
   </si>
   <si>
-    <t>星期四</t>
-[...1 lines deleted...]
-  <si>
     <t>星期五</t>
   </si>
   <si>
     <t>星期六</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
+    <t>星期二</t>
+  </si>
+  <si>
     <t>业务</t>
   </si>
   <si>
     <t>签单</t>
   </si>
   <si>
-    <t>李女士   （61041072)  王先生(61041077)</t>
+    <t>孙先生   （61041076)  王先生(61041077)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>杨树浦路</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t>248</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
@@ -136,90 +136,90 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">楼
 </t>
     </r>
   </si>
   <si>
     <t>进口</t>
   </si>
   <si>
-    <t xml:space="preserve">姜先生(61041084)  </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">赵先生(61041058)   </t>
+    <t xml:space="preserve">刘先生(61041093)  </t>
+  </si>
+  <si>
+    <t>刘先生(61041093)</t>
+  </si>
+  <si>
+    <t>汪先生(61041056)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">汪先生(61041056)  </t>
   </si>
   <si>
     <t>危险品</t>
   </si>
   <si>
     <t>张先生(61041063)</t>
   </si>
   <si>
     <t xml:space="preserve">徐女士（61041053）        </t>
   </si>
   <si>
-    <t xml:space="preserve">张先生(61041063)   </t>
-[...1 lines deleted...]
-  <si>
     <t>换单</t>
   </si>
   <si>
-    <t>刘先生(61041085)</t>
+    <t>刘女士（61041089）</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>张先生（61041089）</t>
-[...1 lines deleted...]
-  <si>
     <t>财务</t>
   </si>
   <si>
     <t>费收</t>
   </si>
   <si>
     <t>陈女士（61213427）</t>
+  </si>
+  <si>
+    <t>张女士（60731823）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>黄浦路</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t>53</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="宋体"/>
@@ -286,90 +286,90 @@
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
+      <b/>
+      <sz val="16"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <sz val="13"/>
       <color rgb="FFFF0000"/>
       <name val="仿宋"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="仿宋"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <sz val="13"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="13"/>
       <color indexed="8"/>
       <name val="仿宋"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="宋体"/>
-[...9 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
@@ -476,56 +476,62 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -863,263 +869,263 @@
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="58" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="58" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
@@ -1405,316 +1411,318 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="C5" workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.25" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.125" style="3" customWidth="1"/>
-    <col min="5" max="5" width="14.375" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.625" style="3" customWidth="1"/>
     <col min="7" max="7" width="15.25" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="3" customWidth="1"/>
     <col min="9" max="9" width="34.375" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="3" customWidth="1"/>
     <col min="13" max="13" width="19.25" style="3" customWidth="1"/>
     <col min="14" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="15" width="19" style="3" customWidth="1"/>
     <col min="16" max="16384" width="8.875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" ht="41.25" customHeight="1" spans="2:13">
+    <row r="1" ht="41.25" customHeight="1" spans="1:14">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
-      <c r="J1" s="20"/>
-[...2 lines deleted...]
-      <c r="M1" s="20"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
     </row>
-    <row r="2" s="1" customFormat="1" ht="29.25" customHeight="1" spans="2:13">
-      <c r="B2" s="5" t="s">
+    <row r="2" s="1" customFormat="1" ht="29.25" customHeight="1" spans="1:14">
+      <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5"/>
-[...15 lines deleted...]
-      <c r="I2" s="21" t="s">
+      <c r="C2" s="6"/>
+      <c r="D2" s="7">
+        <v>46143</v>
+      </c>
+      <c r="E2" s="7">
+        <v>46144</v>
+      </c>
+      <c r="F2" s="8">
+        <v>46145</v>
+      </c>
+      <c r="G2" s="8">
+        <v>46146</v>
+      </c>
+      <c r="H2" s="8">
+        <v>46147</v>
+      </c>
+      <c r="I2" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="22"/>
-[...2 lines deleted...]
-      <c r="M2" s="22"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
     </row>
-    <row r="3" s="2" customFormat="1" ht="22.5" customHeight="1" spans="2:13">
-[...2 lines deleted...]
-      <c r="D3" s="8" t="s">
+    <row r="3" s="2" customFormat="1" ht="22.5" customHeight="1" spans="1:14">
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="23"/>
-[...3 lines deleted...]
-      <c r="M3" s="24"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
     </row>
-    <row r="4" ht="61.5" customHeight="1" spans="1:13">
-[...1 lines deleted...]
-      <c r="B4" s="11" t="s">
+    <row r="4" ht="61.5" customHeight="1" spans="1:14">
+      <c r="A4" s="15"/>
+      <c r="B4" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="13"/>
-[...3 lines deleted...]
-      <c r="H4" s="12" t="s">
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="25" t="s">
+      <c r="I4" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="26"/>
-[...2 lines deleted...]
-      <c r="M4" s="26"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
     </row>
-    <row r="5" ht="61.5" customHeight="1" spans="1:13">
-[...2 lines deleted...]
-      <c r="C5" s="12" t="s">
+    <row r="5" ht="61.5" customHeight="1" spans="1:14">
+      <c r="A5" s="15"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="12" t="s">
+      <c r="E5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="F5" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="12" t="s">
-[...6 lines deleted...]
-      <c r="M5" s="26"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
     </row>
-    <row r="6" ht="61.5" customHeight="1" spans="1:13">
-[...5 lines deleted...]
-      <c r="D6" s="12" t="s">
+    <row r="6" ht="61.5" customHeight="1" spans="1:14">
+      <c r="A6" s="15"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="12" t="s">
+      <c r="D6" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="F6" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="I6" s="27"/>
-[...3 lines deleted...]
-      <c r="M6" s="26"/>
+      <c r="H6" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="22"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
     </row>
-    <row r="7" ht="61.5" customHeight="1" spans="1:13">
-[...2 lines deleted...]
-      <c r="C7" s="12" t="s">
+    <row r="7" ht="61.5" customHeight="1" spans="1:14">
+      <c r="A7" s="15"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="13"/>
-      <c r="E7" s="12" t="s">
+      <c r="D7" s="18"/>
+      <c r="E7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="F7" s="16" t="s">
+      <c r="F7" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="17"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+    </row>
+    <row r="8" ht="61.5" customHeight="1" spans="1:14">
+      <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="H7" s="12"/>
-[...4 lines deleted...]
-      <c r="M7" s="26"/>
+      <c r="C8" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="24"/>
+      <c r="E8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="17"/>
+      <c r="I8" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="26"/>
     </row>
-    <row r="8" ht="61.5" customHeight="1" spans="2:14">
-[...18 lines deleted...]
-      <c r="N8" s="29"/>
+    <row r="9" ht="16.5" spans="1:14">
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
     </row>
-    <row r="9" ht="16.5" spans="3:11">
-[...8 lines deleted...]
-      <c r="K9" s="17"/>
+    <row r="10" spans="1:14">
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
     </row>
-    <row r="10" spans="3:11">
-[...11 lines deleted...]
-      <c r="H11" s="19"/>
+    <row r="11" spans="1:14">
+      <c r="H11" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="B2:C3"/>
   </mergeCells>
   <pageMargins left="0.748031496062992" right="0.748031496062992" top="0.984251968503937" bottom="0.984251968503937" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Company>unisco</Company>
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>H.K</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.20305</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>DB60D1A614924289BC54B5EAB2FB7B9B_12</vt:lpwstr>
+    <vt:lpwstr>7FAE5E8D12CB459F9C5370B268B227F6_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>