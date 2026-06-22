--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -1,73 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\joyce.zhang\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\QWXAV3HP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mydocs.msc.com/personal/joyce_zhang_msc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{716DD37C-D975-4AE1-B1D0-E6AB0176EE16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="119" documentId="11_F25DC773A252ABDACC10486F511852105ADE590E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1BD856E8-9497-4765-92DF-32819CF78660}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="39">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Special No.</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>CUIT NO.</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>CNPJ NO.</t>
   </si>
   <si>
@@ -137,50 +138,53 @@
     <t>RUC / TAX ID</t>
   </si>
   <si>
     <t>Consignee/notify</t>
   </si>
   <si>
     <t>TAX Id</t>
   </si>
   <si>
     <t>VAT/RUC NO.</t>
   </si>
   <si>
     <t>MRN/TAX ID</t>
   </si>
   <si>
     <t>Consignee/Notify</t>
   </si>
   <si>
     <t>TAX ID/RUC NO. (Passport Number)</t>
   </si>
   <si>
     <t>TAX ID/NIT</t>
   </si>
   <si>
     <t>RUT</t>
+  </si>
+  <si>
+    <t>Y（CNEE only)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
@@ -238,51 +242,55 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -511,58 +519,59 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{377199A9-933F-412C-AD53-410CE2D2C000}">
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="29.28515625" customWidth="1"/>
-    <col min="3" max="4" width="28.42578125" customWidth="1"/>
+    <col min="3" max="3" width="41" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" customWidth="1"/>
     <col min="5" max="5" width="28.28515625" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
@@ -730,51 +739,51 @@
       </c>
       <c r="E10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>4</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>2</v>