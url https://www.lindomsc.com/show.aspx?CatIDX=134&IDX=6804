--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\joyce.zhang\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\QWXAV3HP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mydocs.msc.com/personal/joyce_zhang_msc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35E8418D-E3B1-4886-896E-A9FAC9D46B4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{35EBE402-FE26-4289-92AA-3BFF7FB8F532}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B144239B-E768-4CC0-A983-D863D189A9AD}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$8:$E$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$8:$E$48</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="83">
   <si>
     <t>Cargo in transit clause List</t>
   </si>
   <si>
     <t>Format :</t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>CARGO IN TRANSIT (from ***) TO *** &amp; ALL CHARGES AND RISKS ARE ON CONSIGNEE'S ACCOUNT  
 or 
 GOODS IN TRANSIT TO ***, ON CARRIAGE ARRANGED BY 
 MERCHANTS UNDER THEIR RESPONSIBILITY AND AT THEIR COSTS AND RISKS</t>
   </si>
   <si>
     <t xml:space="preserve">Important: </t>
   </si>
   <si>
     <t>Subject to Sanction Policy if cargo intransit to below countries: Libya, Russia, Syria, Sudan/South Sudan, Belarus, Venezuela, Uzebekistan</t>
   </si>
   <si>
     <t>Prohibit any Cargoes to Afghanistan, Cuba, Iran, North Korea , Crimea/Luhansk/Donetsk/Kherson/Zaporizhzhia</t>
   </si>
   <si>
     <t>II. General Clauses</t>
   </si>
@@ -312,53 +312,50 @@
   <si>
     <t>GUINEA</t>
   </si>
   <si>
     <t>GOODS IN TRANSIT TO GUINEA, ON-CARRIAGE ARRANGED BY MERCHANTS UNDER THEIR RESPONSIBILITY AND AT THEIR COSTS AND RISKS</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>Transit to Mexico is not allowed
 CARGO IN TRANSIT TO HONDURAS, NICARAGUA, COSTA RICA AND PANAMA ARE NOT ALLOWED. 
 Cargo in transit to belize isnot allowed
 Cargo in transit to El Salvador via Puerto Quetzal is not allowed.</t>
   </si>
   <si>
     <t>GUAYAQUIL</t>
   </si>
   <si>
     <t>don't allow to in transit</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
-    <t xml:space="preserve">Cargo with Final destination Guatemala and El Salvador not accept, if the cargo need ship to Guatemala and El Salvador, must be process the COD and read the POD as Guatemala or El Salvador. </t>
-[...1 lines deleted...]
-  <si>
     <t>PUERTO BOLIVAR</t>
   </si>
   <si>
     <t>SURINAME</t>
   </si>
   <si>
     <t>forbidden to accept transit clause</t>
   </si>
   <si>
     <t>Venezuela (Allowed)</t>
   </si>
   <si>
     <t>accept special format clause if in transit to Barquisimeto, Merida, and Punto Fijo</t>
   </si>
   <si>
     <r>
       <t>MERCANCIA EN TRANSITO A</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -424,61 +421,82 @@
   <si>
     <t>15. Gustavia (ST Barths)</t>
   </si>
   <si>
     <t>16. ST Kitts</t>
   </si>
   <si>
     <t>17. Nevis</t>
   </si>
   <si>
     <t>18. Windward Islands</t>
   </si>
   <si>
     <t>19. ST Vincent</t>
   </si>
   <si>
     <t>20. The Grenadines</t>
   </si>
   <si>
     <t>NICARAGUA</t>
   </si>
   <si>
     <t>Don't allow to in transit to foreign countries</t>
   </si>
   <si>
-    <t>URUGUAY</t>
-[...2 lines deleted...]
-    <t>shipper further declares "goods in transit to XXXXXXX", on-carriage arranged by Merchants under their responsibility and at their costs and risks</t>
+    <t>International cargo to Nicaragua is accepted, but Consignee, Notify and Final Destination must be in Nicaragua.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cargo with Final destination Guatemala and El Salvador not accept, if the cargo need ship to Guatemala and El Salvador, must be process the COD and read the POD as Guatemala or El Salvador. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>International cargo to Nicaragua is accepted, but Consignee, Notify and Final Destination must be in Nicaragua</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -536,99 +554,131 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFCD5937"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -685,72 +735,78 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -995,101 +1051,101 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A44" workbookViewId="0">
-      <selection activeCell="A48" sqref="A48:XFD49"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="61.42578125" style="31" customWidth="1"/>
     <col min="3" max="3" width="68.140625" style="9" customWidth="1"/>
     <col min="4" max="4" width="104.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="81.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...2 lines deleted...]
-      <c r="E1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="39"/>
+      <c r="C2" s="41"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="41"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="7"/>
       <c r="C6" s="5"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
@@ -1157,55 +1213,55 @@
       <c r="D11" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="16"/>
     </row>
     <row r="12" spans="1:8" ht="135" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="35"/>
       <c r="E12" s="16"/>
     </row>
     <row r="13" spans="1:8" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="44" t="s">
+      <c r="C13" s="38" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="15"/>
-      <c r="E13" s="45"/>
+      <c r="E13" s="39"/>
     </row>
     <row r="14" spans="1:8" ht="150" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="16"/>
       <c r="E14" s="36"/>
     </row>
     <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="15"/>
@@ -1300,315 +1356,304 @@
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="23" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
     </row>
     <row r="24" spans="1:5" ht="126" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="16"/>
-      <c r="D24" s="16" t="s">
+      <c r="D24" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="16"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="29" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="23"/>
-      <c r="D25" s="23" t="s">
-        <v>48</v>
+      <c r="D25" s="47" t="s">
+        <v>81</v>
       </c>
       <c r="E25" s="16"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="16"/>
       <c r="D26" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E26" s="16"/>
     </row>
     <row r="27" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="14" t="s">
+      <c r="C27" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="23" t="s">
+      <c r="D27" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="D27" s="15" t="s">
+      <c r="E27" s="30"/>
+    </row>
+    <row r="28" spans="1:5" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="E27" s="30"/>
-[...2 lines deleted...]
-      <c r="A28" s="42" t="s">
+      <c r="B28" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="25" t="s">
+      <c r="C28" s="45" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
     </row>
     <row r="29" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="42"/>
+      <c r="A29" s="44"/>
       <c r="B29" s="25" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C29" s="43"/>
+        <v>60</v>
+      </c>
+      <c r="C29" s="45"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
     </row>
     <row r="30" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="42"/>
+      <c r="A30" s="44"/>
       <c r="B30" s="25" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C30" s="43"/>
+        <v>61</v>
+      </c>
+      <c r="C30" s="45"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
     </row>
     <row r="31" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="42"/>
+      <c r="A31" s="44"/>
       <c r="B31" s="25" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C31" s="43"/>
+        <v>62</v>
+      </c>
+      <c r="C31" s="45"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
     </row>
     <row r="32" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="42"/>
+      <c r="A32" s="44"/>
       <c r="B32" s="25" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C32" s="43"/>
+        <v>63</v>
+      </c>
+      <c r="C32" s="45"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
     </row>
     <row r="33" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="42"/>
+      <c r="A33" s="44"/>
       <c r="B33" s="25" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C33" s="43"/>
+        <v>64</v>
+      </c>
+      <c r="C33" s="45"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
     </row>
     <row r="34" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="42"/>
+      <c r="A34" s="44"/>
       <c r="B34" s="25" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C34" s="43"/>
+        <v>65</v>
+      </c>
+      <c r="C34" s="45"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
     </row>
     <row r="35" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="42"/>
+      <c r="A35" s="44"/>
       <c r="B35" s="25" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C35" s="43"/>
+        <v>66</v>
+      </c>
+      <c r="C35" s="45"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
     </row>
     <row r="36" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="42"/>
+      <c r="A36" s="44"/>
       <c r="B36" s="25" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C36" s="43"/>
+        <v>67</v>
+      </c>
+      <c r="C36" s="45"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
     </row>
     <row r="37" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="42"/>
+      <c r="A37" s="44"/>
       <c r="B37" s="25" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C37" s="43"/>
+        <v>68</v>
+      </c>
+      <c r="C37" s="45"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
     </row>
     <row r="38" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="42"/>
+      <c r="A38" s="44"/>
       <c r="B38" s="25" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C38" s="43"/>
+        <v>69</v>
+      </c>
+      <c r="C38" s="45"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
     </row>
     <row r="39" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="42"/>
+      <c r="A39" s="44"/>
       <c r="B39" s="25" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C39" s="43"/>
+        <v>70</v>
+      </c>
+      <c r="C39" s="45"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
     </row>
     <row r="40" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="42"/>
+      <c r="A40" s="44"/>
       <c r="B40" s="25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C40" s="43"/>
+        <v>71</v>
+      </c>
+      <c r="C40" s="45"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
     </row>
     <row r="41" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="42"/>
+      <c r="A41" s="44"/>
       <c r="B41" s="25" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C41" s="43"/>
+        <v>72</v>
+      </c>
+      <c r="C41" s="45"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
     </row>
     <row r="42" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="42"/>
+      <c r="A42" s="44"/>
       <c r="B42" s="25" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C42" s="43"/>
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
     </row>
     <row r="43" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="42"/>
+      <c r="A43" s="44"/>
       <c r="B43" s="25" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C43" s="43"/>
+        <v>74</v>
+      </c>
+      <c r="C43" s="45"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
     </row>
     <row r="44" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="42"/>
+      <c r="A44" s="44"/>
       <c r="B44" s="25" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C44" s="43"/>
+        <v>75</v>
+      </c>
+      <c r="C44" s="45"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
     </row>
     <row r="45" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="42"/>
+      <c r="A45" s="44"/>
       <c r="B45" s="25" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C45" s="43"/>
+        <v>76</v>
+      </c>
+      <c r="C45" s="45"/>
       <c r="D45" s="16"/>
       <c r="E45" s="16"/>
     </row>
     <row r="46" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="42"/>
+      <c r="A46" s="44"/>
       <c r="B46" s="25" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C46" s="43"/>
+        <v>77</v>
+      </c>
+      <c r="C46" s="45"/>
       <c r="D46" s="16"/>
       <c r="E46" s="16"/>
     </row>
     <row r="47" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="42"/>
+      <c r="A47" s="44"/>
       <c r="B47" s="25" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C47" s="43"/>
+        <v>78</v>
+      </c>
+      <c r="C47" s="45"/>
       <c r="D47" s="16"/>
       <c r="E47" s="16"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B48" s="25"/>
       <c r="C48" s="25"/>
       <c r="D48" s="16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E48" s="16"/>
     </row>
-    <row r="49" spans="1:5" ht="45" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="32"/>
+      <c r="B49" s="32"/>
+      <c r="C49" s="33"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="32"/>
       <c r="B50" s="32"/>
       <c r="C50" s="33"/>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="32"/>
       <c r="B51" s="32"/>
       <c r="C51" s="33"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A8:E49" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A8:E48" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A28:A47"/>
     <mergeCell ref="C28:C47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Sensitivity: Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>