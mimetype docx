--- v0 (2025-10-11)
+++ v1 (2026-06-20)
@@ -1,879 +1,713 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="497D9954" w14:textId="77777777" w:rsidR="003816D7" w:rsidRPr="003816D7" w:rsidRDefault="003816D7" w:rsidP="003816D7">
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="003816D7" w:rsidRPr="003816D7" w:rsidRDefault="003816D7" w:rsidP="003816D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72700D85" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="00AE5914" w:rsidRDefault="009F725F" w:rsidP="003816D7">
+    <w:p w14:paraId="46C339FD" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="00AE5914" w:rsidRDefault="009F725F" w:rsidP="003816D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Combined </w:t>
       </w:r>
       <w:r w:rsidR="000C0010" w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Letter of Indemnity</w:t>
       </w:r>
       <w:r w:rsidR="002B4A49" w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and Instruction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC397A2" w14:textId="33CBC12D" w:rsidR="000C0010" w:rsidRPr="00AE5914" w:rsidRDefault="009F725F" w:rsidP="003816D7">
+    <w:p w14:paraId="7B9AE83D" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="00AE5914" w:rsidRDefault="009F725F" w:rsidP="003816D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for “Telex Release”</w:t>
       </w:r>
       <w:r w:rsidR="002B4A49" w:rsidRPr="00AE5914">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> of consignments carried </w:t>
+      </w:r>
+      <w:r w:rsidR="00647F8F" w:rsidRPr="00AE5914">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Or</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>under Bills</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4A49" w:rsidRPr="00AE5914">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pick up OBL at POD </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of Lading issued “to order”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9D067C" w14:textId="77777777" w:rsidR="000C0010" w:rsidRDefault="000C0010" w:rsidP="003603CE">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="000C0010" w:rsidRDefault="000C0010" w:rsidP="003603CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C0E745A" w14:textId="77777777" w:rsidR="00647F8F" w:rsidRPr="002B4A49" w:rsidRDefault="00647F8F" w:rsidP="003603CE">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00647F8F" w:rsidRPr="002B4A49" w:rsidRDefault="00647F8F" w:rsidP="003603CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1904"/>
         <w:gridCol w:w="7877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="4D5A9665" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="59F17737" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4192681A" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+          <w:p w14:paraId="560BF870" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">To : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B08B42" w14:textId="77777777" w:rsidR="003816D7" w:rsidRPr="002B4A49" w:rsidRDefault="003816D7" w:rsidP="00AE5914">
+          <w:p w14:paraId="6F161E97" w14:textId="77777777" w:rsidR="003816D7" w:rsidRPr="002B4A49" w:rsidRDefault="003816D7" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC Mediterranean Shipping Company S.A., </w:t>
             </w:r>
             <w:r w:rsidR="009F725F" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">its agents and affiliates </w:t>
             </w:r>
             <w:r w:rsidR="00543BF3" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(“MSC”) </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17DB2657" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+          <w:p w14:paraId="1B24FABE" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="003816D7" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">wners of the </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert name of ship]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="274882C6" w14:textId="77777777" w:rsidR="007819C3" w:rsidRPr="002B4A49" w:rsidRDefault="007819C3" w:rsidP="00AE5914">
-[...21 lines deleted...]
-    <w:p w14:paraId="25ECA9A1" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="007819C3" w:rsidRPr="002B4A49" w:rsidRDefault="007819C3" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="00E72E30" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1984B492" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidR="003816D7" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>irs,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03345691" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="00E72E30" w:rsidP="00AE5914">
-[...10 lines deleted...]
-    <w:p w14:paraId="09E99A52" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="00E72E30" w:rsidP="00AE5914">
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="00E72E30" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="00E72E30" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1904"/>
         <w:gridCol w:w="7877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="40E09C64" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="1433DAD0" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D2049F" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="000307CC">
+          <w:p w14:paraId="7FD91706" w14:textId="5440FE52" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="001A03ED" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B4A49">
+            <w:r w:rsidRPr="001A03ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ship</w:t>
+              <w:t>Ship/Voyage</w:t>
             </w:r>
-            <w:r w:rsidR="000307CC">
+            <w:r w:rsidR="000C0010" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...6 lines deleted...]
-              <w:t>Voyage</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51082783" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+          <w:p w14:paraId="59490533" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert name of ship</w:t>
             </w:r>
             <w:r w:rsidR="004A0038" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and voyage number</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="374E7094" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="72E5BD77" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03DC6CF7" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000111F0" w:rsidP="00AE5914">
+          <w:p w14:paraId="00F97BD9" w14:textId="1900997D" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="0081441C" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0081441C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>POL/POD</w:t>
             </w:r>
             <w:r w:rsidR="000C0010" w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4D01E5" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+          <w:p w14:paraId="44C91C5D" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert load/discharge port, as stated in the Bill of Lading]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F725F" w:rsidRPr="002B4A49" w14:paraId="3B46144B" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="009F725F" w:rsidRPr="002B4A49" w14:paraId="48C73692" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5741B50E" w14:textId="77777777" w:rsidR="009F725F" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="79317550" w14:textId="77777777" w:rsidR="009F725F" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cargo :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECBCB61" w14:textId="77777777" w:rsidR="009F725F" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="6A4B30E3" w14:textId="77777777" w:rsidR="009F725F" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert description of cargo]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="70CDE0AE" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="5A11BD91" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8542BD" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="4E349AE9" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bill(s) of Lading :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="355DF6B2" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="0FD92AAF" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert identification number, date, place of issue]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="1ED95FA7" w14:textId="77777777" w:rsidTr="00AE5914">
+      <w:tr w:rsidR="000C0010" w:rsidRPr="002B4A49" w14:paraId="0DC299EF" w14:textId="77777777" w:rsidTr="00AE5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25316122" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="5D2AD5D6" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Container number(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72681ACF" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
+          <w:p w14:paraId="41E579BF" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="009F725F" w:rsidP="00AE5914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4A49">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[insert the container numbers]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11C9B" w:rsidRPr="002B4A49" w14:paraId="44E59591" w14:textId="77777777" w:rsidTr="00AE5914">
-[...140 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1437453D" w14:textId="77777777" w:rsidR="000C0010" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="000C0010" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2767F826" w14:textId="77777777" w:rsidR="00647F8F" w:rsidRPr="002B4A49" w:rsidRDefault="00647F8F" w:rsidP="00AE5914">
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00647F8F" w:rsidRPr="002B4A49" w:rsidRDefault="00647F8F" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA78C1D" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+    <w:p w14:paraId="5FD63623" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The above cargo was shipped on the above vessel by </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[insert name of shipper]</w:t>
@@ -1033,63 +867,63 @@
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stated in the Bill of Lading]</w:t>
       </w:r>
       <w:r w:rsidR="007F561D" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B72B38" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5601F8C1" w14:textId="77777777" w:rsidR="007F561D" w:rsidRPr="002B4A49" w:rsidRDefault="007F561D" w:rsidP="00AE5914">
+    <w:p w14:paraId="49A2CCCB" w14:textId="77777777" w:rsidR="007F561D" w:rsidRPr="002B4A49" w:rsidRDefault="007F561D" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00137652">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
@@ -1192,138 +1026,138 @@
       <w:r w:rsidR="002F6F78" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>agent at the place of destination to deliver the consignment to</w:t>
       </w:r>
       <w:r w:rsidR="00543BF3" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B0F628" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E0218B" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
+    <w:p w14:paraId="32D6E744" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[insert name and full contact details of party to whom the cargo shall be delivered at destination]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38739023" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446D62DC" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
+    <w:p w14:paraId="3F8F88C9" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>against surrender to MSC by Ourselves of the full set of Original Bills of Lading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33766B16" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F70AAD" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="002B4A49" w:rsidP="00AE5914">
+    <w:p w14:paraId="3832C8A8" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRDefault="002B4A49" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="007F47B6" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e hereby confirm that </w:t>
@@ -1383,64 +1217,110 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6F78" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="00647F8F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="002F6F78" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e acknowledge and accept without reserve the MSC Terms and Conditions of carriage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006166F8" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
+    <w:p w14:paraId="4924BB41" w14:textId="77777777" w:rsidR="00F718F3" w:rsidRDefault="00F718F3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4435149E" w14:textId="0CFEE80B" w:rsidR="00F718F3" w:rsidRPr="002B4A49" w:rsidRDefault="00F718F3" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E71F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We further acknowledge that, through the present instructions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E71F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>We are irrevocably relinquishing any right of control over the shipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E71F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and We shall not be able to amend these instructions after they are issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B7DC96" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
+    <w:p w14:paraId="47B649F2" w14:textId="77777777" w:rsidR="00D95DC5" w:rsidRPr="002B4A49" w:rsidRDefault="00D95DC5" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In consideration of </w:t>
       </w:r>
       <w:r w:rsidR="00647F8F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
@@ -1578,650 +1458,733 @@
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may suffer as a </w:t>
       </w:r>
       <w:r w:rsidR="00647F8F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consequence of</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> our request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F962B94" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00543BF3" w:rsidRPr="002B4A49" w:rsidRDefault="00543BF3" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F12A0C3" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="000C0010" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78AE2411" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
+    <w:p w14:paraId="34EDAED8" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="002B4A49" w:rsidRDefault="000C0010" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yours faithfully,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAA881A" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="002B4A49" w:rsidRDefault="002B4A49" w:rsidP="00AE5914">
-[...10 lines deleted...]
-    <w:p w14:paraId="683424E2" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="002B4A49" w:rsidRPr="002B4A49" w:rsidRDefault="002B4A49" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BA46AA" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For and on behalf of</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3377F155" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="3257F5F6" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[insert name of requesting party</w:t>
       </w:r>
       <w:r w:rsidR="00D95DC5" w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, either shipper or last endorsee</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B720DB1" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
-[...32 lines deleted...]
-    <w:p w14:paraId="52539295" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F647A6B" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Authorised signature………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2B34E5" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="5ED90B35" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73991C11" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="0A849FD5" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Position:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6A126" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="3101716D" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF11B13" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="000A4181" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BA893CD" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
+    <w:p w14:paraId="2B37974C" w14:textId="77777777" w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidRDefault="000A4181" w:rsidP="00AE5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4A49">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stamp/seal</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E72E30" w:rsidRPr="002B4A49" w:rsidSect="002B4A49">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="674" w:right="1134" w:bottom="851" w:left="1134" w:header="426" w:footer="307" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B7D12B2" w14:textId="77777777" w:rsidR="004239EF" w:rsidRDefault="004239EF">
+    <w:p w14:paraId="4626A010" w14:textId="77777777" w:rsidR="0081468A" w:rsidRDefault="0081468A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="730D5D45" w14:textId="77777777" w:rsidR="004239EF" w:rsidRDefault="004239EF">
+    <w:p w14:paraId="2CED4ACA" w14:textId="77777777" w:rsidR="0081468A" w:rsidRDefault="0081468A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...2 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="60693EE1" w14:textId="77777777" w:rsidR="00D11C9B" w:rsidRDefault="00D11C9B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC00197" w14:textId="03F2CBB9" w:rsidR="005E1373" w:rsidRDefault="005E1373">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...12 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="250E99D1" wp14:editId="329509FF">
-[...2 lines deleted...]
-                <wp:posOffset>0</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="147E344D" wp14:editId="2420F869">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:align>left</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>10227945</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7560310" cy="273050"/>
-[...2 lines deleted...]
-              <wp:docPr id="1" name="MSIPCM8f644945b1842751eef5e527" descr="{&quot;HashCode&quot;:777197771,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="15875" b="16510"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="2" name="Text Box 2" descr="Sensitivity: Internal">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7560310" cy="273050"/>
+                        <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4130C640" w14:textId="42035B7F" w:rsidR="00D11C9B" w:rsidRPr="00D11C9B" w:rsidRDefault="00D11C9B" w:rsidP="00D11C9B">
+                        <w:p w14:paraId="7F49D555" w14:textId="4E8A2101" w:rsidR="005E1373" w:rsidRPr="005E1373" w:rsidRDefault="005E1373">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D11C9B">
+                          <w:r w:rsidRPr="005E1373">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>Sensitivity: Internal</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="190500" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="250E99D1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="147E344D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM8f644945b1842751eef5e527" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:777197771,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:805.35pt;width:595.3pt;height:21.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk6oJpGgMAADYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zgQvRfofxB46KmOJEeyLDdOkThw&#10;G8BtDTiLnGmKiohKpErSsdKi/30fKcltunsoil6o4cxoPt48zsXbrqmDR66NUHJJ4rOIBFwyVQj5&#10;sCT/3K0ncxIYS2VBayX5kjxxQ95evnxxcWwXfKoqVRdcBwgizeLYLkllbbsIQ8Mq3lBzplouYSyV&#10;bqjFVT+EhaZHRG/qcBpFs/CodNFqxbgx0N70RnLp45clZ/ZTWRpug3pJUJv1p/bn3p3h5QVdPGja&#10;VoINZdA/qKKhQiLpKdQNtTQ4aPGfUI1gWhlV2jOmmlCVpWDc94Bu4uiXbnYVbbnvBeCY9gST+Xth&#10;2cfHrQ5EgdmRQNIGI/qwu92uPszLWZLkSbqP58k0S2POy5Sn04wEBTcMCH579eWg7Jv31FQrVfD+&#10;tsiyLM7d8Xowc/FQ2cE4T0CQwXAvClsN+jRPT/ptTRlvuBz/6V3WSlmue3kIcCsL3g0B+s9Wi4bq&#10;p2deOzAA1Bz8xqruVDtoolPiDS/HnFB+d8w4tmYBgHYtILLdteocSoPeQOkG3pW6cV+MMoAdHHs6&#10;8Yp3NmBQZuksOo9hYrBNs/Mo9cQLf/zdamPfcdUETlgSjao9nejjxlhkhOvo4pJJtRZ17blby+C4&#10;JLNzhHxmwR+1dBoUgRiD1HPyWx5Pk+h6mk/Ws3k2SdZJOsmzaD6J4vw6n0WY+836u4sXJ4tKFAWX&#10;GyH5+D7i5Pf4N7zUntn+hTwr1ahaFK4PV5vrblXr4JHioe7Bgc8OaDTxk1f4vBxvRnfj13cZupn1&#10;s3GS7fbdMLC9Kp4wR62AL0ZhWrYWSLqhxm6pxqOHEovMfsJR1gqgqkEiQaX01//TO39gASsJjlgi&#10;S2K+HKjmJKhvJV7pNE2iCHGtv0HQXsjjJMFlP2rloVkp9I0niLK86HxtPYqlVs09Ft2VSwcTlQxJ&#10;AdQorixuMGBRMn515WUsmJbajdy1zIUeUb7r7qluB6JZ4PdRjXuGLn7hW+/r/pTq6mBVKTwZHbI9&#10;nMDeXbCc/BSGReq238937/Vj3V/+CwAA//8DAFBLAwQUAAYACAAAACEAfHYI4d8AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdECkNcaqqUpHggEroB7jxkqTY68h22vD3&#10;OCc47sxo9k25nqxhZ/ShdyQhWwhgSI3TPbUSDp+7uydgISrSyjhCCT8YYF1dX5Wq0O5CH3iuY8tS&#10;CYVCSehiHArOQ9OhVWHhBqTkfTlvVUynb7n26pLKreH3QuTcqp7Sh04NuO2w+a5HK2GDYxZeze70&#10;0h/q/dvpPXq9XUl5ezNtnoFFnOJfGGb8hA5VYjq6kXRgRkIaEpOaZ2IJbPazlciBHWft8WEJvCr5&#10;/w3VLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk6oJpGgMAADYGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8dgjh3wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAHQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgAYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-[...1 lines deleted...]
-              <v:textbox inset="20pt,0,,0">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Sensitivity: Internal" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlCnZrBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o2W62bqdhF/mJpPnx+LS461vDjsqHBmzJ57OcM2UlVI3dl/z7y/rT&#10;DWcBha2EAatKflKB3y0/flh0rlAXUIOplGeUxIaicyWvEV2RZUHWqhVhBk5ZcmrwrUC6+n1WedFR&#10;9tZkF3l+nXXgK+dBqhDI+jA4+TLl11pJfNI6KGSm5NQbptOncxfPbLkQxd4LVzdybEP8QxetaCwV&#10;fUv1IFCwg2/+SNU20kMAjTMJbQZaN1KlGWiaef5umm0tnEqzEDnBvdEU/l9a+XjcumfPsP8CPS0w&#10;EtK5UAQyxnl67dv4pU4Z+YnC0xttqkcmyXh5+fnm+oozSa4RU5bs/LPzAb8qaFkEJfe0lUSWOG4C&#10;DqFTSKxlYd0YkzZj7G8Gyhkt2bnDiLDf9WPbO6hONI2HYdHByXVDNTci4LPwtFkagNSKT3RoA13J&#10;YUSc1eB//M0e44lw8nLWkVJKbknKnJlvlhYxv82v8qisdCPgJ7CbgD2090D6m9NTcDLBGIdmgtpD&#10;+0o6XsVC5BJWUrmS4wTvcZAsvQOpVqsURPpxAjd262RMHXmKJL70r8K7kWmkFT3CJCNRvCN8iI1/&#10;Brc6INGethE5HYgcqSbtpX2O7ySK+9d7ijq/5uVPAAAA//8DAFBLAwQUAAYACAAAACEAdVB2wNcA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uRuBU7HCikcVBVwbGqoO3dxNsk&#10;qr2O7CWEv685tcedGc28rXaTd2LEmPpAGoqlAoHUBNtTq+Hz4/C4AZHYkDUuEGq4YYJdPXuoTGnD&#10;lY44nrgVuYRSaTR0zEMpZWo69CYtw4CUve8QveF8xlbaaK653Du5UmotvekpL3RmwNcOm5/TxWsY&#10;jnv3Riqqady87/lrVYT+UGi9mE8vzyAYJ/4Lwx0/o0Odmc7hQjYJpyE/wndVZG+93YI4a3hSCmRd&#10;yf/s9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJQp2awYCAAAVBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdVB2wNcAAAADAQAADwAAAAAA&#10;AAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="15pt,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4130C640" w14:textId="42035B7F" w:rsidR="00D11C9B" w:rsidRPr="00D11C9B" w:rsidRDefault="00D11C9B" w:rsidP="00D11C9B">
+                  <w:p w14:paraId="7F49D555" w14:textId="4E8A2101" w:rsidR="005E1373" w:rsidRPr="005E1373" w:rsidRDefault="005E1373">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D11C9B">
+                    <w:r w:rsidRPr="005E1373">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Sensitivity: Internal</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00AE5914" w:rsidRPr="00FC46E3">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="762575DF" w14:textId="0170DB0F" w:rsidR="00AE5914" w:rsidRPr="00FC46E3" w:rsidRDefault="00AE5914">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FC46E3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Format </w:t>
     </w:r>
     <w:r w:rsidR="00137652">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>creation/</w:t>
     </w:r>
-    <w:r w:rsidR="00AE5914" w:rsidRPr="00FC46E3">
+    <w:r w:rsidRPr="00FC46E3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">revision date: </w:t>
     </w:r>
-    <w:r w:rsidR="00137652">
+    <w:r w:rsidR="00F718F3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>June 2016</w:t>
+      <w:t>January 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="29217AEA" w14:textId="77777777" w:rsidR="00D11C9B" w:rsidRDefault="00D11C9B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E994157" w14:textId="73CDE8D1" w:rsidR="005E1373" w:rsidRDefault="005E1373">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D698D04" wp14:editId="6AD624ED">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="15875" b="16510"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1" name="Text Box 1" descr="Sensitivity: Internal">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5DAF32C2" w14:textId="253B3111" w:rsidR="005E1373" w:rsidRPr="005E1373" w:rsidRDefault="005E1373">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005E1373">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>Sensitivity: Internal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="190500" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3D698D04" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Sensitivity: Internal" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcKmJHCAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o2W66bqdhF/mJpPnx+LS47VvDjsqHBmzJ57OcM2UlVI3dl/zH8/rT&#10;DWcBha2EAatKflKB3y4/flh0rlAXUIOplGeUxIaicyWvEV2RZUHWqhVhBk5ZcmrwrUC6+n1WedFR&#10;9tZkF3l+nXXgK+dBqhDIej84+TLl11pJfNQ6KGSm5NQbptOncxfPbLkQxd4LVzdybEP8QxetaCwV&#10;fU11L1Cwg2/+SNU20kMAjTMJbQZaN1KlGWiaef5umm0tnEqzEDnBvdIU/l9a+XDcuifPsP8KPS0w&#10;EtK5UAQyxnl67dv4pU4Z+YnC0yttqkcmyXh5+fnm+oozSa4RU5bs/LPzAb8paFkEJfe0lUSWOG4C&#10;DqFTSKxlYd0YkzZj7G8Gyhkt2bnDiLDf9ayp3nS/g+pEQ3kY9h2cXDdUeiMCPglPC6Y5SLT4SIc2&#10;0JUcRsRZDf7n3+wxnngnL2cdCabklhTNmfluaR/zL/lVHgWWbgT8BHYTsIf2DkiGc3oRTiYY49BM&#10;UHtoX0jOq1iIXMJKKldynOAdDsql5yDVapWCSEZO4MZunYypI12Ry+f+RXg3Eo60qQeY1CSKd7wP&#10;sfHP4FYHJPbTUiK1A5Ej4yTBtNbxuUSNv72nqPOjXv4CAAD//wMAUEsDBBQABgAIAAAAIQB1UHbA&#10;1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5G4FTscKKRxUFXBsaqg7d3E&#10;2ySqvY7sJYS/rzm1x50ZzbytdpN3YsSY+kAaiqUCgdQE21Or4fPj8LgBkdiQNS4Qarhhgl09e6hM&#10;acOVjjieuBW5hFJpNHTMQyllajr0Ji3DgJS97xC94XzGVtporrncO7lSai296SkvdGbA1w6bn9PF&#10;axiOe/dGKqpp3Lzv+WtVhP5QaL2YTy/PIBgn/gvDHT+jQ52ZzuFCNgmnIT/Cd1Vkb73dgjhreFIK&#10;ZF3J/+z1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcKmJHCAIAABwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1UHbA1wAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="15pt,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5DAF32C2" w14:textId="253B3111" w:rsidR="005E1373" w:rsidRPr="005E1373" w:rsidRDefault="005E1373">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005E1373">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>Sensitivity: Internal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B3BBCAE" w14:textId="77777777" w:rsidR="004239EF" w:rsidRDefault="004239EF">
+    <w:p w14:paraId="6A34839D" w14:textId="77777777" w:rsidR="0081468A" w:rsidRDefault="0081468A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30106E04" w14:textId="77777777" w:rsidR="004239EF" w:rsidRDefault="004239EF">
+    <w:p w14:paraId="48A19878" w14:textId="77777777" w:rsidR="0081468A" w:rsidRDefault="0081468A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2E06DCE5" w14:textId="77777777" w:rsidR="00AE5914" w:rsidRPr="003816D7" w:rsidRDefault="00AE5914" w:rsidP="003816D7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52CE30AC" w14:textId="77777777" w:rsidR="00AE5914" w:rsidRPr="003816D7" w:rsidRDefault="00AE5914" w:rsidP="003816D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003816D7">
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve">[To be printed on </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>requestor</w:t>
     </w:r>
     <w:r w:rsidRPr="003816D7">
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>’s letterhead]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CF012F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36EC45E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -2296,316 +2259,250 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="19161323">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B0A06"/>
-    <w:rsid w:val="000111F0"/>
-    <w:rsid w:val="000307CC"/>
     <w:rsid w:val="000A4181"/>
     <w:rsid w:val="000C0010"/>
     <w:rsid w:val="00137652"/>
+    <w:rsid w:val="001A03ED"/>
     <w:rsid w:val="001C55A5"/>
     <w:rsid w:val="001D4AA5"/>
     <w:rsid w:val="002916D9"/>
     <w:rsid w:val="002B4A49"/>
     <w:rsid w:val="002C639A"/>
     <w:rsid w:val="002F6F78"/>
     <w:rsid w:val="003603CE"/>
     <w:rsid w:val="003816D7"/>
-    <w:rsid w:val="004239EF"/>
     <w:rsid w:val="004A0038"/>
     <w:rsid w:val="004A175E"/>
+    <w:rsid w:val="004E71F9"/>
     <w:rsid w:val="00543BF3"/>
     <w:rsid w:val="005B115C"/>
-    <w:rsid w:val="005B44B4"/>
+    <w:rsid w:val="005E1373"/>
     <w:rsid w:val="00647F8F"/>
     <w:rsid w:val="00655260"/>
     <w:rsid w:val="006B0A06"/>
     <w:rsid w:val="006C65F4"/>
     <w:rsid w:val="007819C3"/>
+    <w:rsid w:val="007D0046"/>
     <w:rsid w:val="007F47B6"/>
     <w:rsid w:val="007F561D"/>
+    <w:rsid w:val="0081441C"/>
+    <w:rsid w:val="0081468A"/>
     <w:rsid w:val="00874616"/>
     <w:rsid w:val="00881052"/>
+    <w:rsid w:val="00974291"/>
     <w:rsid w:val="009B527E"/>
     <w:rsid w:val="009F725F"/>
     <w:rsid w:val="00A2527A"/>
     <w:rsid w:val="00AE5914"/>
+    <w:rsid w:val="00BC7F97"/>
+    <w:rsid w:val="00C565F1"/>
     <w:rsid w:val="00C74F10"/>
     <w:rsid w:val="00CB2B08"/>
     <w:rsid w:val="00CC37FB"/>
-    <w:rsid w:val="00D11C9B"/>
+    <w:rsid w:val="00D84953"/>
     <w:rsid w:val="00D95DC5"/>
+    <w:rsid w:val="00DB3B9D"/>
     <w:rsid w:val="00E72E30"/>
+    <w:rsid w:val="00E8036F"/>
     <w:rsid w:val="00E96F33"/>
-    <w:rsid w:val="00EF0CC0"/>
+    <w:rsid w:val="00F120FA"/>
+    <w:rsid w:val="00F13EA0"/>
+    <w:rsid w:val="00F718F3"/>
+    <w:rsid w:val="00F842C2"/>
     <w:rsid w:val="00FC46E3"/>
+    <w:rsid w:val="00FE0239"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4BBC1C05"/>
-  <w15:docId w15:val="{A6CCC5DC-83C0-48A1-B96A-B8D232FF36C6}"/>
+  <w14:docId w14:val="66AC4DC1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C78A8B13-7C48-4258-8FAA-714EB1BC89CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...10 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2781,50 +2678,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -2853,138 +2751,138 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003816D7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003816D7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3123,104 +3021,556 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea">TOGETHER-2144510638-553</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+      <Url>https://teamsite.msc.com/sites/together/Area/LEP/_layouts/15/DocIdRedir.aspx?ID=TOGETHER-2144510638-553</Url>
+      <Description>TOGETHER-2144510638-553</Description>
+    </_dlc_DocIdUrl>
+    <SPSKAreaTaxHTField xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Legal: Claims and Insurance</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9263619e-8786-4234-a0e2-ffd57f8ee205</TermId>
+        </TermInfo>
+      </Terms>
+    </SPSKAreaTaxHTField>
+    <TaxCatchAll xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+      <Value>33</Value>
+    </TaxCatchAll>
+    <MSCAssociatedKeywords xmlns="807907ab-457c-4cb5-b79c-6d61ad4180cf">
+      <Value>10</Value>
+      <Value>30</Value>
+    </MSCAssociatedKeywords>
+    <MSCAssociatedPages xmlns="807907ab-457c-4cb5-b79c-6d61ad4180cf">
+      <Value>53</Value>
+    </MSCAssociatedPages>
+    <MSCAssociatedModernPages xmlns="807907ab-457c-4cb5-b79c-6d61ad4180cf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document - LEP" ma:contentTypeID="0x010100E43827E3BA1B4347A536A5266DF7227E12006B3801AAF530F747BE35617113692BAA" ma:contentTypeVersion="165" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="71f698f35a7884e483795ec2516bf6ad">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5c3121d-74cd-450d-a469-efd15c1d09ea" xmlns:ns3="807907ab-457c-4cb5-b79c-6d61ad4180cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0b1c0acd8675bc297646fd3ae34c6b3" ns2:_="" ns3:_="">
+    <xsd:import namespace="e5c3121d-74cd-450d-a469-efd15c1d09ea"/>
+    <xsd:import namespace="807907ab-457c-4cb5-b79c-6d61ad4180cf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:SPSKAreaTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MSCAssociatedKeywords" minOccurs="0"/>
+                <xsd:element ref="ns3:MSCAssociatedPages" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MSCAssociatedModernPages" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5c3121d-74cd-450d-a469-efd15c1d09ea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b3a9329a-f1b0-43cc-9e81-e668606013b3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="4" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{b3a9329a-f1b0-43cc-9e81-e668606013b3}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SPSKAreaTaxHTField" ma:index="5" nillable="true" ma:taxonomy="true" ma:internalName="SPSKAreaTaxHTField" ma:taxonomyFieldName="SPSKArea" ma:displayName="Business Areas" ma:default="" ma:fieldId="{6482b1c5-b25a-48f2-ba86-5e8444b56059}" ma:taxonomyMulti="true" ma:sspId="48ded909-303a-4d8e-b841-df2fc8e5e619" ma:termSetId="842c9c91-73a5-49fe-8a83-c47f21865ff6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="9" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="10" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="11" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="807907ab-457c-4cb5-b79c-6d61ad4180cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MSCAssociatedKeywords" ma:index="15" nillable="true" ma:displayName="Associated Keywords" ma:list="{4076582f-beeb-48ec-98fe-09f3c4c9f579}" ma:internalName="MSCAssociatedKeywords" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MSCAssociatedPages" ma:index="16" nillable="true" ma:displayName="Associated Pages" ma:list="{ec478749-45e6-4ef2-805f-5bb1697ba2c9}" ma:internalName="MSCAssociatedPages" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="17" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MSCAssociatedModernPages" ma:index="25" nillable="true" ma:displayName="Associated Modern Pages" ma:list="{0598c7d1-e6ce-4b49-aa2c-0ff5c2b6dcd0}" ma:internalName="MSCAssociatedModernPages" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12F5BE23-19FD-4BAB-A4D3-ACC5271DE42D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e5c3121d-74cd-450d-a469-efd15c1d09ea"/>
+    <ds:schemaRef ds:uri="807907ab-457c-4cb5-b79c-6d61ad4180cf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C0DEC53-A6BA-4889-9797-83C4819DF27C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e5c3121d-74cd-450d-a469-efd15c1d09ea"/>
+    <ds:schemaRef ds:uri="807907ab-457c-4cb5-b79c-6d61ad4180cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B57C8F5F-9B77-4D2A-9FF0-38678EB32D40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B40246FC-17F1-452A-A216-467E2DCB4025}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>322</Words>
-  <Characters>1837</Characters>
+  <Words>340</Words>
+  <Characters>1944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>MSC SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2155</CharactersWithSpaces>
+  <CharactersWithSpaces>2280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Standard Form Letter of Indemnity</dc:title>
+  <dc:title>LOI combined tr instructions to order bills (2026)</dc:title>
   <dc:subject/>
   <dc:creator>dlavanch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Claims</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
-    <vt:lpwstr>True</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E43827E3BA1B4347A536A5266DF7227E12006B3801AAF530F747BE35617113692BAA</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>21477ec0-d394-4b2b-b863-6a9b214be142</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SPSKArea">
+    <vt:lpwstr>33;#Legal: Claims and Insurance|9263619e-8786-4234-a0e2-ffd57f8ee205</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_Coverage">
+    <vt:lpwstr>LOI</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1,2,3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Sensitivity: Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SetDate">
+    <vt:lpwstr>2022-08-22T16:28:07Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SiteId">
     <vt:lpwstr>088e9b00-ffd0-458e-bfa1-acf4c596d3cb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Owner">
-    <vt:lpwstr>azhu@chn.msc-asia.net</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_ActionId">
+    <vt:lpwstr>abba74c2-a2b0-4503-8b32-b6c828fbe4da</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SetDate">
-    <vt:lpwstr>2019-03-20T06:08:46.2224212Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Name">
-[...9 lines deleted...]
-    <vt:lpwstr>Internal</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>