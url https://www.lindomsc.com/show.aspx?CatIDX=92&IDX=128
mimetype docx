--- v0 (2025-10-11)
+++ v1 (2026-09-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="336861D0" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00381D34" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381D34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -1019,69 +1019,51 @@
     </w:p>
     <w:p w14:paraId="6FB1C228" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. The Carrier shall have the liberty to discharge a defective container which cannot be repaired on board at any port. If repairs cannot be carried out before the vessel's departure, the carrier may leave the defective container in that port and ship it when repaired to the destination on board of another vessel. All costs and expenses shall be for our account inclusive, but not restricted to, costs for re-stowage (if necessary), on-carriage, disposal costs (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> cargo is either dangerous or subject to destruction orders) plus storage, customs or any other costs associated with the operation. </w:t>
+        <w:t xml:space="preserve">. The Carrier shall have the liberty to discharge a defective container which cannot be repaired on board at any port. If repairs cannot be carried out before the vessel's departure, the carrier may leave the defective container in that port and ship it when repaired to the destination on board of another vessel. All costs and expenses shall be for our account inclusive, but not restricted to, costs for re-stowage (if necessary), on-carriage, disposal costs (in the event that cargo is either dangerous or subject to destruction orders) plus storage, customs or any other costs associated with the operation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117268A1" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D2491C5" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1509,505 +1491,632 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri,Bold" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CSC SAFETY APPROVAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD21A3" w14:paraId="57585847" w14:textId="77777777" w:rsidTr="00254B8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6E7BA3" w14:textId="33994FD1" w:rsidR="00FD21A3" w:rsidRPr="008C33BA" w:rsidRDefault="00FD21A3" w:rsidP="00A5053F">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4C6E7BA3" w14:textId="07FB6F3E" w:rsidR="00FD21A3" w:rsidRPr="0092250F" w:rsidRDefault="00FD21A3" w:rsidP="00A5053F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Container </w:t>
+            </w:r>
+            <w:r w:rsidR="00D74186">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00D74186" w:rsidRPr="00D74186">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(containers with prefix AGIU/ ALXU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0287E" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKKU/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BANU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BGCU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BYTU/ CBKU/ CGVU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11265" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>CILU / DAMU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FCCU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>FESU</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMCU/ FURU/ HDXU/ IRSU/ KGNU/ KGSU/ LCTU/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>LSLU/ MAAU/ NMKU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PAPU/ PARU/ PESU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPU/ RZZU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SBAU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SSFU/ SSGU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TDIU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TPPU/ TRZU/ VDXU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>WOSU</w:t>
+            </w:r>
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>XANU/ XBIU/ XNIU</w:t>
+            </w:r>
+            <w:r w:rsidR="00F602E0" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/ MIOU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>CAMU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>GURU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>RZDU</w:t>
+            </w:r>
+            <w:r w:rsidR="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ZWFU</w:t>
+            </w:r>
+            <w:r w:rsidR="007833E5" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="007833E5" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SSEU</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14106" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14106" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>OPRU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DLRU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>BXAU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VOLU</w:t>
+            </w:r>
+            <w:r w:rsidR="00042CDF" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VOTU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SLVU</w:t>
+            </w:r>
+            <w:r w:rsidR="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0092250F" w:rsidRPr="0092250F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>CGYU/TKRU/</w:t>
+            </w:r>
+            <w:r w:rsidR="0092250F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841204">
-[...384 lines deleted...]
-            <w:r w:rsidR="00A14106" w:rsidRPr="00A14106">
+            <w:r w:rsidR="0092250F" w:rsidRPr="0092250F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>TRRU</w:t>
             </w:r>
             <w:r w:rsidR="008C33BA" w:rsidRPr="007833E5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11265">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is NOT accepted!!!</w:t>
             </w:r>
             <w:r w:rsidR="008A1447" w:rsidRPr="00D11265">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11265">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
@@ -3339,127 +3448,127 @@
     </w:tbl>
     <w:p w14:paraId="03A9ECB3" w14:textId="77777777" w:rsidR="00880F2F" w:rsidRDefault="00880F2F" w:rsidP="00254B8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00880F2F" w:rsidSect="003C7FA1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11918" w:h="17338"/>
       <w:pgMar w:top="778" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="019A4254" w14:textId="77777777" w:rsidR="00D22BB8" w:rsidRDefault="00D22BB8" w:rsidP="00FD21A3">
+    <w:p w14:paraId="6CA3641C" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160AA4B8" w14:textId="77777777" w:rsidR="00D22BB8" w:rsidRDefault="00D22BB8" w:rsidP="00FD21A3">
+    <w:p w14:paraId="05F54D49" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri,Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EB76FEE" w14:textId="77777777" w:rsidR="00A5053F" w:rsidRDefault="00531D6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4EEB757B" wp14:editId="3A06DEF4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10552430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7567930" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1861469024" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3541,76 +3650,76 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A475AF">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Sensitivity: Internal</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F5EEC98" w14:textId="77777777" w:rsidR="00D22BB8" w:rsidRDefault="00D22BB8" w:rsidP="00FD21A3">
+    <w:p w14:paraId="086D2B95" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F4A24EA" w14:textId="77777777" w:rsidR="00D22BB8" w:rsidRDefault="00D22BB8" w:rsidP="00FD21A3">
+    <w:p w14:paraId="7637D026" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C136DA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1666B754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3780,129 +3889,141 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1882547004">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121336392">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B907B4"/>
     <w:rsid w:val="00012B2A"/>
     <w:rsid w:val="00041303"/>
+    <w:rsid w:val="00042CDF"/>
     <w:rsid w:val="00073318"/>
     <w:rsid w:val="000943E1"/>
     <w:rsid w:val="00107747"/>
     <w:rsid w:val="001954A1"/>
+    <w:rsid w:val="001A27A4"/>
     <w:rsid w:val="001A39BC"/>
     <w:rsid w:val="001A6573"/>
     <w:rsid w:val="001F70E4"/>
     <w:rsid w:val="00202AF2"/>
     <w:rsid w:val="0021353A"/>
+    <w:rsid w:val="00225B29"/>
     <w:rsid w:val="00254B8F"/>
     <w:rsid w:val="002638F4"/>
     <w:rsid w:val="002A3E06"/>
     <w:rsid w:val="0032563D"/>
+    <w:rsid w:val="00392E6D"/>
     <w:rsid w:val="003C7FA1"/>
     <w:rsid w:val="003F59BD"/>
+    <w:rsid w:val="00417FD5"/>
     <w:rsid w:val="00463670"/>
     <w:rsid w:val="00531D6A"/>
     <w:rsid w:val="005B7005"/>
     <w:rsid w:val="005F430B"/>
     <w:rsid w:val="00671752"/>
     <w:rsid w:val="006D461A"/>
+    <w:rsid w:val="006E2FFA"/>
     <w:rsid w:val="007054D1"/>
+    <w:rsid w:val="0071133B"/>
     <w:rsid w:val="00723098"/>
     <w:rsid w:val="007463B8"/>
     <w:rsid w:val="007833E5"/>
     <w:rsid w:val="00785355"/>
+    <w:rsid w:val="007B5344"/>
     <w:rsid w:val="007F3457"/>
     <w:rsid w:val="00841204"/>
     <w:rsid w:val="00880F2F"/>
     <w:rsid w:val="008A1447"/>
     <w:rsid w:val="008C33BA"/>
+    <w:rsid w:val="0092250F"/>
     <w:rsid w:val="00A14106"/>
     <w:rsid w:val="00A5053F"/>
+    <w:rsid w:val="00A903C2"/>
     <w:rsid w:val="00AC1AE3"/>
     <w:rsid w:val="00AF4541"/>
     <w:rsid w:val="00B604D6"/>
     <w:rsid w:val="00B907B4"/>
     <w:rsid w:val="00B942C4"/>
     <w:rsid w:val="00BA2320"/>
     <w:rsid w:val="00C0287E"/>
     <w:rsid w:val="00C47D1B"/>
     <w:rsid w:val="00C636CA"/>
     <w:rsid w:val="00D11265"/>
     <w:rsid w:val="00D22BB8"/>
+    <w:rsid w:val="00D32770"/>
     <w:rsid w:val="00D474BC"/>
     <w:rsid w:val="00D74186"/>
     <w:rsid w:val="00DD61E5"/>
     <w:rsid w:val="00E444B5"/>
     <w:rsid w:val="00F35389"/>
     <w:rsid w:val="00F602E0"/>
     <w:rsid w:val="00FD21A3"/>
+    <w:rsid w:val="00FE041E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72F5AD4C"/>
@@ -4874,75 +4995,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1358</Words>
-  <Characters>7746</Characters>
+  <Words>1364</Words>
+  <Characters>7780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9086</CharactersWithSpaces>
+  <CharactersWithSpaces>9126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carlo Ma (MSC Shanghai Ltd. - SHANGHAI Office)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>