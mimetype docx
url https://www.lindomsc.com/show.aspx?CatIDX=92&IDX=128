--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -3,1160 +3,1259 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="336861D0" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00381D34" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="519FF0DF" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00381D34" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381D34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       ON CUSTOMER HEADED PAPER                      </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                       ON CUSTOMER HEADED PAPER                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381D34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00381D34">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE87F43" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FA3081" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00271957" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...22 lines deleted...]
-        <w:ind w:right="940"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00271957">
+        <w:t xml:space="preserve">To: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To: </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">MSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSC </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mediterranean Shipping Company S.A. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5E9B59" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00A077A0" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="3D23B794" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00A077A0" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A077A0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">12-14 Chemin Rieu – 1205 Geneva (Switzerland) and its affiliates, subsidiaries, and agencies, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617A9BF1" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00A077A0" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="1E468634" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00A077A0" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A077A0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Collectively referred to herein as “</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6F3F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MSC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A077A0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BD5B12" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00DF0313" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="12973FC7" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00DF0313" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765B984E" w14:textId="0F844213" w:rsidR="00FD21A3" w:rsidRPr="00DF0313" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="4F766253" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00B0213C" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661AB6">
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">This letter of Indemnity is Dated and effective from the day of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00661AB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[                           </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>[                              ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661AB6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the “Effective Date”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D515B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D515B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will cover any coming shipments done by the undersigned Shipper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60133E02" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3EC0CB" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear Sir or Madam, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B77256E" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2137792E" w14:textId="3788A668" w:rsidR="002A17FF" w:rsidRPr="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723B00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letter of Indemnity (LOI) – Shipper Owned Container (SOC) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6830ADB4" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E84C3FC" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00177497" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>[                                       ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, acting in our name and for the account of our subsidiaries and affiliates (hereinafter collectively referred to as “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ]</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="32EECF37" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t>[                                      ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, “we” or “us” as listed under Appendix A), request MSC Mediterranean Shipping Company S.A. , trading as “MSC” and any of its subsidiaries or affiliates (hereinafter referred to as “you” or the “Carrier”) to ship cargo in containers either owned, operated, leased or otherwise used by us (hereinafter referred to as the “Container(s)”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365F5C1C" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00177497" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E903398" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purpose hereof, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Shipper’s Owned Container(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (herein “SOC”) means a container (or several containers) that is (are) owned, leased and/or otherwise used and/or operated by us. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035D758B" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00177497" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D18140D" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In the event it is not owned or leased by us, we hereby confirm that we are allowed by the container owner or lessee to ship the container(s) as SOC with MSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33730108" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00177497" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFB57D6" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177497">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In consideration of you</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dear Sir or Madam, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FC61BA7" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve"> so agreeing we hereby undertake to indemnify you as Carrier, your servants, your agents or sub-contractors and the vessel’s command as follows, and the following is therefore understood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6594F9" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1FA2D8" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00723B00" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="6A10BAF8" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="7EB715C0" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. As owner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, operator and/or user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Container(s), we hereby warrant and represent that the same has/have undergone an initial technical safety inspection and subsequent controls in compliance with the norms established by the Container Safety Convention (CSC). We confirm that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE1A3DF" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CA6C6C" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
-[...153 lines deleted...]
-    <w:p w14:paraId="5E6429D4" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="51586B71" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSC validity of each Container will exceed 3 months at the time of provision to the shipping line. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="43A5A2BA" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+      <w:r w:rsidRPr="008916F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documentary proof of CSC validity should be provided to MSC upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2726FB" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="1080"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="446084F3" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035B337B" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500DE3DD" w14:textId="1064BAB4" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45D92DC7" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve">1.2. are operated under an Approved Continuous Examination Program (ACEP) of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>operator, user and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or owner/lessor. In case the Containers are operated under an ACEP system the ACEP certificate shall be provided to you as shipping line. Should the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>operator/user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not be the owner/lessor of the Container(s) and the container(s) are operated under an ACEP system of the owner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/lessor,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>operator/user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide his own ACEP certificate or has to comply with clause 1.1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEB7951" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="720"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="37BDFA6B" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4799DEB5" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2. are operated under an Approved Continuous Examination Program (ACEP) of the exporter or owner/lessor. In case the Containers are operated under an ACEP system the ACEP certificate shall be provided to you as shipping line. Should the exporter not be the owner/lessor of the Container(s) and the container(s) </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="0E3CAD85" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve">We also warrant and represent: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7501AE20" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D98834" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
-[...29 lines deleted...]
-    <w:p w14:paraId="47EEDFB0" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="02B25203" w14:textId="451C11F2" w:rsidR="002A17FF" w:rsidRPr="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that the Container(s) comply with ISO standards such as but not limited to handling, securing, stacking abilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32084DDD" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="002A3E06">
+    <w:p w14:paraId="52C0F761" w14:textId="44CE191C" w:rsidR="002A17FF" w:rsidRPr="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">adherence to security and/or customs sealing regulations of containers (TIR regulations) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039FD27C" w14:textId="77777777" w:rsidR="00D74186" w:rsidRDefault="00FD21A3" w:rsidP="00D74186">
+    <w:p w14:paraId="3DCB345A" w14:textId="04826D7F" w:rsidR="002A17FF" w:rsidRPr="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that the Container(s) meet stacking weight of minimum 19,200 kg at 1,8g and racking test load of minimum 15,240 kg. If the Container(s) do not meet the above minimum stacking and racking requirements we shall inform </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>that the Container(s) meet stacking weight of minimum 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prior booking. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="255A7F31" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00D74186" w:rsidRDefault="00FD21A3" w:rsidP="00D74186">
+        <w:t xml:space="preserve">00 kg at 1,8g and racking test load of minimum 15,240 kg. If the Container(s) do not meet the above minimum stacking and racking requirements we shall inform you prior booking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A43464" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:numPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00D74186">
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d. in case of tank Container shipments with Dangerous Goods the compliance with any applicable rules and regulations such as but not limited to rules and regulations established by the International Maritime Organization (IMO), the International Maritime Dangerous Goods code (IMDG), the European Agreement concerning the International Carriage of Dangerous Good’s by Road (ADR), the Regulations concerning the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">concerning the International Carriage of Dangerous Goods by Inland Waterways (AND) and the Code of Federal Regulations Title 49 (CFR49). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BCE51B8" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve">International Carriage of Dangerous Good’s by Rail (RID), the European Agreement concerning the International Carriage of Dangerous Goods by Inland Waterways (AND) and the Code of Federal Regulations Title 49 (CFR49). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317AB60C" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5521CE4B" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="4BA6BC68" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. We hereby undertake to indemnify you against any liability, loss, damage or expense of whatsoever nature that you may sustain (including but not limited to damage to vessel or other property on board, loss of life/personal injury) due to any breach of the above warranties and representations defined under clause 1 or resulting from any proven structural deficiency of the Container(s) including latent defect. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF3F3E8" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="5696B7A6" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E0CAE6" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="6F103B49" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. We also confirm that, neither you nor your agents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Insurers</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or sub-contractors shall bear any responsibility for any loss or damage to the cargo loaded in the Container(s) whilst under your contractual custody provided such loss or damage is caused by our breach of the above warranties and representations or by any structural deficiency of the Container(s) or contents thereof including latent defect. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BD49533" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve"> or sub-contractors shall bear any responsibility for any loss or damage to the cargo loaded in the Container(s) whilst under your contractual custody provided such loss or damage is caused by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> breach of the above warranties and representations or by any structural deficiency of the Container(s) or contents thereof including latent defect. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBF5382" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456C8F7B" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="32F382F6" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. In the case of reefer/tank containers we further acknowledge that neither you nor your servants, your agents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Insurers</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or sub-contractors are in any way responsible for the technical condition of the container, including reefer/tank aggregate, and we confirm that the correct functioning of the aggregate and machinery itself as well as correct setting will fall under our exclusive responsibility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C9463C" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="42F3DDF3" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="749862DB" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="2096912A" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The Carrier shall do its utmost to inform us about malfunctions or damages to the equipment and upon first receiving our consent and directions attempt to, but not be obliged to, carry out repairs which would be at our risk and expense. The Carrier will be indemnified and held harmless by us from any liability arising from repairs or damage to cargo if the carrier carries them out. If the malfunction or defect can be investigated or repaired in a port, the carrier may upon first receiving our consent and direction, but shall not be obliged to, order a shore-based service at our risk and expense. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15155D87" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+        <w:t xml:space="preserve">. The Carrier shall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exercise reasonable endeavors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to inform us about malfunctions or damages to the equipment and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B04A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attempt to, but not be obliged to, carry out repairs which would be at our risk and expense. The Carrier will be indemnified and held harmless by us from any liability arising from repairs or damage to cargo if the carrier carries them out. If the malfunction or defect can be investigated or repaired in a port, the carrier may upon first receiving our consent and direction, but shall not be obliged to, order a shore-based service at our risk and expense. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4BC296" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB1C228" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="3474D586" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Carrier shall have the liberty to discharge a defective container which cannot be repaired on board at any port. If repairs cannot be carried out before the vessel's departure, the carrier may leave the defective container in that port and ship it when repaired to the destination on board of another vessel. All costs and expenses shall be for our account inclusive, but not restricted to, costs for re-stowage (if necessary), on-carriage, disposal costs (in the event that cargo is either dangerous or subject to destruction orders) plus storage, customs or any other costs associated with the operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117268A1" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="01305824" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2491C5" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="36B2041E" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In case of any malfunction or defect which cannot be repaired because we did not provide the necessary spare parts, manuals, information, assistance, etc. to the Carrier, we shall indemnify the Carrier, ship owners, charterers, agents, servants and hold them harmless in respect of any liability, loss or damage. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF935FE" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="6654BEBA" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29991BD4" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00DF0313" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="5C25C3FB" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00DF0313" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF0313">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This Indemnity shall have effect from the Effective Date and shall continue thereafter until either party terminates this Indemnity by giving not less than 30 days’ notice in writing. Termination or expiration of this Indemnity shall not relieve or release either Party from any rights, liabilities, or obligations that have previously accrued under law or the terms of the Indemnity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CD6396" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="2FDC48EE" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F726DF2" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="004B04A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="30E696A6" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="004B04A3" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This Letter of Indemnity construed in accordance with </w:t>
       </w:r>
@@ -1171,124 +1270,108 @@
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">law and the Parties agree to submit any dispute arising from or in relation to this indemnity to the exclusive jurisdiction of the competent courts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>London</w:t>
       </w:r>
       <w:r w:rsidRPr="004B04A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Notwithstanding the foregoing, the Parties can decide upon common agreement to refer any such dispute to mediation or arbitration upon such term and at such place as may be mutually agreed upon by them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F0D1E1" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="192E1D06" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B06D0C" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
+    <w:p w14:paraId="191C23EF" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRPr="00505F70" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505F70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">10. We commit to supply MSC or its authorized agents with below details </w:t>
       </w:r>
       <w:r w:rsidRPr="00505F70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PRIOR </w:t>
       </w:r>
       <w:r w:rsidRPr="00505F70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to delivery of the cargo and the SOC to the MSC shipping terminal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435423B3" w14:textId="77777777" w:rsidR="00041303" w:rsidRDefault="00041303" w:rsidP="00FD21A3">
+    <w:p w14:paraId="679B3681" w14:textId="77777777" w:rsidR="002A17FF" w:rsidRDefault="002A17FF" w:rsidP="002A17FF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BE050A" w14:textId="77777777" w:rsidR="00041303" w:rsidRPr="002A17FF" w:rsidRDefault="00041303" w:rsidP="00FD21A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4433"/>
         <w:gridCol w:w="4420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00041303" w14:paraId="2DD6E06E" w14:textId="77777777" w:rsidTr="00254B8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4433" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38D4552F" w14:textId="77777777" w:rsidR="00041303" w:rsidRPr="00D74186" w:rsidRDefault="00041303" w:rsidP="00A5053F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
@@ -3448,63 +3531,63 @@
     </w:tbl>
     <w:p w14:paraId="03A9ECB3" w14:textId="77777777" w:rsidR="00880F2F" w:rsidRDefault="00880F2F" w:rsidP="00254B8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00880F2F" w:rsidSect="003C7FA1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11918" w:h="17338"/>
       <w:pgMar w:top="778" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CA3641C" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
+    <w:p w14:paraId="7593ECB6" w14:textId="77777777" w:rsidR="00B04C57" w:rsidRDefault="00B04C57" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F54D49" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
+    <w:p w14:paraId="0B1D70F5" w14:textId="77777777" w:rsidR="00B04C57" w:rsidRDefault="00B04C57" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3524,51 +3607,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EB76FEE" w14:textId="77777777" w:rsidR="00A5053F" w:rsidRDefault="00531D6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4EEB757B" wp14:editId="3A06DEF4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10552430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7567930" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1861469024" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3650,76 +3733,76 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A475AF">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Sensitivity: Internal</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086D2B95" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
+    <w:p w14:paraId="5EAAD5FB" w14:textId="77777777" w:rsidR="00B04C57" w:rsidRDefault="00B04C57" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7637D026" w14:textId="77777777" w:rsidR="00225B29" w:rsidRDefault="00225B29" w:rsidP="00FD21A3">
+    <w:p w14:paraId="5C7A014B" w14:textId="77777777" w:rsidR="00B04C57" w:rsidRDefault="00B04C57" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C136DA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1666B754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3889,123 +3972,128 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1882547004">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121336392">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B907B4"/>
     <w:rsid w:val="00012B2A"/>
+    <w:rsid w:val="00040123"/>
     <w:rsid w:val="00041303"/>
     <w:rsid w:val="00042CDF"/>
     <w:rsid w:val="00073318"/>
     <w:rsid w:val="000943E1"/>
     <w:rsid w:val="00107747"/>
     <w:rsid w:val="001954A1"/>
     <w:rsid w:val="001A27A4"/>
     <w:rsid w:val="001A39BC"/>
     <w:rsid w:val="001A6573"/>
     <w:rsid w:val="001F70E4"/>
     <w:rsid w:val="00202AF2"/>
     <w:rsid w:val="0021353A"/>
     <w:rsid w:val="00225B29"/>
     <w:rsid w:val="00254B8F"/>
     <w:rsid w:val="002638F4"/>
+    <w:rsid w:val="002A17FF"/>
     <w:rsid w:val="002A3E06"/>
     <w:rsid w:val="0032563D"/>
     <w:rsid w:val="00392E6D"/>
     <w:rsid w:val="003C7FA1"/>
     <w:rsid w:val="003F59BD"/>
     <w:rsid w:val="00417FD5"/>
     <w:rsid w:val="00463670"/>
     <w:rsid w:val="00531D6A"/>
     <w:rsid w:val="005B7005"/>
+    <w:rsid w:val="005D515B"/>
     <w:rsid w:val="005F430B"/>
     <w:rsid w:val="00671752"/>
     <w:rsid w:val="006D461A"/>
     <w:rsid w:val="006E2FFA"/>
     <w:rsid w:val="007054D1"/>
+    <w:rsid w:val="0071108B"/>
     <w:rsid w:val="0071133B"/>
     <w:rsid w:val="00723098"/>
     <w:rsid w:val="007463B8"/>
     <w:rsid w:val="007833E5"/>
     <w:rsid w:val="00785355"/>
     <w:rsid w:val="007B5344"/>
     <w:rsid w:val="007F3457"/>
     <w:rsid w:val="00841204"/>
     <w:rsid w:val="00880F2F"/>
     <w:rsid w:val="008A1447"/>
     <w:rsid w:val="008C33BA"/>
     <w:rsid w:val="0092250F"/>
+    <w:rsid w:val="00987E81"/>
     <w:rsid w:val="00A14106"/>
     <w:rsid w:val="00A5053F"/>
     <w:rsid w:val="00A903C2"/>
     <w:rsid w:val="00AC1AE3"/>
     <w:rsid w:val="00AF4541"/>
+    <w:rsid w:val="00B04C57"/>
     <w:rsid w:val="00B604D6"/>
     <w:rsid w:val="00B907B4"/>
     <w:rsid w:val="00B942C4"/>
     <w:rsid w:val="00BA2320"/>
     <w:rsid w:val="00C0287E"/>
     <w:rsid w:val="00C47D1B"/>
     <w:rsid w:val="00C636CA"/>
     <w:rsid w:val="00D11265"/>
     <w:rsid w:val="00D22BB8"/>
     <w:rsid w:val="00D32770"/>
     <w:rsid w:val="00D474BC"/>
     <w:rsid w:val="00D74186"/>
     <w:rsid w:val="00DD61E5"/>
     <w:rsid w:val="00E444B5"/>
     <w:rsid w:val="00F35389"/>
     <w:rsid w:val="00F602E0"/>
     <w:rsid w:val="00FD21A3"/>
     <w:rsid w:val="00FE041E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4419,50 +4507,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD21A3"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -4995,75 +5084,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1364</Words>
-  <Characters>7780</Characters>
+  <Words>1444</Words>
+  <Characters>8235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9126</CharactersWithSpaces>
+  <CharactersWithSpaces>9660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carlo Ma (MSC Shanghai Ltd. - SHANGHAI Office)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>